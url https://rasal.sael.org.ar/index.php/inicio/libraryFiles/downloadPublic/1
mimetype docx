--- v2 (2026-01-21)
+++ v3 (2026-06-14)
@@ -514,51 +514,51 @@
     <w:p w14:paraId="68408C84" w14:textId="660D002D" w:rsidR="00FA291B" w:rsidRPr="00DA3B6C" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3B6C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://orcid.org/</w:t>
       </w:r>
       <w:r w:rsidR="008B26D4" w:rsidRPr="00DA3B6C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>número</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BA11EC" w14:textId="6F18AF86" w:rsidR="00FA291B" w:rsidRPr="00DA3B6C" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
+    <w:p w14:paraId="66247408" w14:textId="77777777" w:rsidR="006066CA" w:rsidRPr="00DA3B6C" w:rsidRDefault="006066CA" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50AC5E8D" w14:textId="5077ADF2" w:rsidR="00C8477A" w:rsidRPr="00641389" w:rsidRDefault="00004B5A" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
@@ -7209,61 +7209,61 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>). Editorial. https://doi.org/xxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00201CD6" w:rsidRPr="00770439" w:rsidSect="00FE67DB">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="9072" w:h="13325"/>
       <w:pgMar w:top="1644" w:right="851" w:bottom="1361" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="531E80C9" w14:textId="77777777" w:rsidR="00FF50CB" w:rsidRDefault="00FF50CB" w:rsidP="008B26D4">
+    <w:p w14:paraId="0D8A4C45" w14:textId="77777777" w:rsidR="00B436C2" w:rsidRDefault="00B436C2" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25BB372D" w14:textId="77777777" w:rsidR="00FF50CB" w:rsidRDefault="00FF50CB" w:rsidP="008B26D4">
+    <w:p w14:paraId="4DE77195" w14:textId="77777777" w:rsidR="00B436C2" w:rsidRDefault="00B436C2" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7281,61 +7281,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33EED199" w14:textId="77777777" w:rsidR="00FF50CB" w:rsidRDefault="00FF50CB" w:rsidP="008B26D4">
+    <w:p w14:paraId="692B3DC2" w14:textId="77777777" w:rsidR="00B436C2" w:rsidRDefault="00B436C2" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D4CFB35" w14:textId="77777777" w:rsidR="00FF50CB" w:rsidRDefault="00FF50CB" w:rsidP="008B26D4">
+    <w:p w14:paraId="398D5A17" w14:textId="77777777" w:rsidR="00B436C2" w:rsidRDefault="00B436C2" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="20F4D697" w14:textId="66416694" w:rsidR="00C13D0B" w:rsidRPr="00C13D0B" w:rsidRDefault="00C13D0B" w:rsidP="00C13D0B">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
@@ -7622,152 +7622,162 @@
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>. Interlineado 1,15.</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC0635">
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Alineación: Justificado.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA291B"/>
     <w:rsid w:val="00004B5A"/>
     <w:rsid w:val="0000765F"/>
+    <w:rsid w:val="000716C1"/>
+    <w:rsid w:val="001266C0"/>
     <w:rsid w:val="001F477C"/>
     <w:rsid w:val="00201CD6"/>
     <w:rsid w:val="00255555"/>
     <w:rsid w:val="00266632"/>
     <w:rsid w:val="00281786"/>
     <w:rsid w:val="002B60E3"/>
     <w:rsid w:val="0036428A"/>
     <w:rsid w:val="003F454E"/>
     <w:rsid w:val="004274D2"/>
     <w:rsid w:val="00452464"/>
+    <w:rsid w:val="005B66FC"/>
     <w:rsid w:val="005E311F"/>
+    <w:rsid w:val="006066CA"/>
     <w:rsid w:val="00613513"/>
     <w:rsid w:val="00623EE4"/>
     <w:rsid w:val="00641389"/>
     <w:rsid w:val="00664E8E"/>
+    <w:rsid w:val="00695657"/>
     <w:rsid w:val="006B5168"/>
     <w:rsid w:val="006D75C6"/>
     <w:rsid w:val="006E583C"/>
     <w:rsid w:val="00744404"/>
     <w:rsid w:val="00770439"/>
     <w:rsid w:val="00784705"/>
     <w:rsid w:val="00800459"/>
+    <w:rsid w:val="00854CB2"/>
     <w:rsid w:val="008B26D4"/>
     <w:rsid w:val="00A526EB"/>
     <w:rsid w:val="00A85633"/>
     <w:rsid w:val="00AC0656"/>
     <w:rsid w:val="00B118BD"/>
+    <w:rsid w:val="00B436C2"/>
     <w:rsid w:val="00BC4261"/>
     <w:rsid w:val="00BD053B"/>
     <w:rsid w:val="00BD4632"/>
     <w:rsid w:val="00C13D0B"/>
     <w:rsid w:val="00C20AB4"/>
     <w:rsid w:val="00C8477A"/>
     <w:rsid w:val="00D020B8"/>
     <w:rsid w:val="00D27087"/>
     <w:rsid w:val="00D464B2"/>
     <w:rsid w:val="00D700E7"/>
     <w:rsid w:val="00D75694"/>
     <w:rsid w:val="00DA3B6C"/>
     <w:rsid w:val="00DC0635"/>
     <w:rsid w:val="00E02FBB"/>
     <w:rsid w:val="00EA5136"/>
     <w:rsid w:val="00EE23F2"/>
+    <w:rsid w:val="00F33735"/>
     <w:rsid w:val="00F95BBA"/>
     <w:rsid w:val="00FA291B"/>
     <w:rsid w:val="00FE67DB"/>
     <w:rsid w:val="00FF50CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="716DB08E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{55A46855-C2AB-4654-A8E7-C3F20BDC4DDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-AR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8806,50 +8816,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Calibri" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelnea">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA5136"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -9113,70 +9124,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
+  <Pages>1</Pages>
   <Words>1884</Words>
   <Characters>10366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Vero</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>