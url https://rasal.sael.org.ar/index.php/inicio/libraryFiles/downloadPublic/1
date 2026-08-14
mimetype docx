--- v3 (2026-06-14)
+++ v4 (2026-08-14)
@@ -26,59 +26,50 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="403186FF" w14:textId="120239FF" w:rsidR="00E02FBB" w:rsidRPr="00641389" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Utilizar este archivo para desarrollar el artículo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232AD623" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="24504FD9" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RASAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3813FD97" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
@@ -320,75 +311,93 @@
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>línea en</w:t>
       </w:r>
       <w:r w:rsidR="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blanco</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC7C668" w14:textId="1187A955" w:rsidR="00FA291B" w:rsidRPr="00BD4632" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
+    <w:p w14:paraId="3AC7C668" w14:textId="5647C897" w:rsidR="00FA291B" w:rsidRPr="00BD4632" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00BD4632">
         <w:rPr>
           <w:smallCaps/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ítulo en inglés</w:t>
+        <w:t xml:space="preserve">ítulo en </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B9C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4632">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D134DAA" w14:textId="64023640" w:rsidR="00FA291B" w:rsidRPr="00641389" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="005E311F" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
@@ -489,69 +498,69 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nombre Apellido</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A325701" w14:textId="0CE37B2E" w:rsidR="00FA291B" w:rsidRPr="00FA291B" w:rsidRDefault="00004B5A" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Filiación institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68408C84" w14:textId="660D002D" w:rsidR="00FA291B" w:rsidRPr="00DA3B6C" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
-[...9 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="68408C84" w14:textId="660D002D" w:rsidR="00FA291B" w:rsidRPr="002101A7" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002101A7">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://orcid.org/</w:t>
       </w:r>
-      <w:r w:rsidR="008B26D4" w:rsidRPr="00DA3B6C">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="008B26D4" w:rsidRPr="002101A7">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>número</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66247408" w14:textId="77777777" w:rsidR="006066CA" w:rsidRPr="00DA3B6C" w:rsidRDefault="006066CA" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50AC5E8D" w14:textId="5077ADF2" w:rsidR="00C8477A" w:rsidRPr="00641389" w:rsidRDefault="00004B5A" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
@@ -666,269 +675,252 @@
         </w:rPr>
         <w:t>Fuente</w:t>
       </w:r>
       <w:r w:rsidR="00BD4632" w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11pts,</w:t>
       </w:r>
       <w:r w:rsidR="00BD4632" w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:smallCaps/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> versalitas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156BE489" w14:textId="7FC3B685" w:rsidR="00C8477A" w:rsidRPr="00266632" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
+    <w:p w14:paraId="156BE489" w14:textId="73FD638B" w:rsidR="00C8477A" w:rsidRPr="00266632" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>línea en</w:t>
       </w:r>
       <w:r w:rsidR="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blanco.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75694">
+      <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sangría:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75694">
+      <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0,6 cm. inicio de párrafo.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75694">
+      <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Texto:</w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00641389" w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Fuente</w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10pts.</w:t>
-[...4 lines deleted...]
-        <w:ind w:firstLine="340"/>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B574AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266632">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D11ACBA" w14:textId="6B2DA5D9" w:rsidR="00C8477A" w:rsidRPr="00B574AA" w:rsidRDefault="008B26D4" w:rsidP="00AB0B9C">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266632">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB0B9C">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Proin pharetra nonummy pede. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE67DB">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0B9C">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mauris et orci. </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">Suspendisse dui purus, scelerisque at, vulputate vitae, pretium mattis, nunc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Aenean nec lorem.</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Mauris eget neque at sem venenatis eleifend. Ut nonummy. Fusce aliquet pede non pede. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B26D4">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A490D79" w14:textId="04B3FF7B" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
+    <w:p w14:paraId="0A490D79" w14:textId="37BCBCE5" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D75694" w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1023,183 +1015,200 @@
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto: </w:t>
       </w:r>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">10pts., minúsculas. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F968957" w14:textId="0C4D5A52" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0169">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pts., minúsculas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F968957" w14:textId="0C4D5A52" w:rsidR="00C8477A" w:rsidRPr="00B574AA" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00C8477A" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>alabras clave:</w:t>
       </w:r>
-      <w:r w:rsidR="00C8477A" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>suspendisse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>purus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>scelerisque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vitae; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pretium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mattis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3D1F92CA" w14:textId="34ECA491" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1245,50 +1254,51 @@
     <w:p w14:paraId="7F4F3475" w14:textId="77777777" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C9C6DFC" w14:textId="6C2267EC" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:smallCaps/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
@@ -1303,147 +1313,177 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fuente</w:t>
       </w:r>
       <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11pts,</w:t>
       </w:r>
       <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:smallCaps/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> versalitas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38340B3A" w14:textId="4EC8C741" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
+    <w:p w14:paraId="305ABC2A" w14:textId="0C276E1B" w:rsidR="00B574AA" w:rsidRPr="00AB0B9C" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>línea en</w:t>
       </w:r>
       <w:r w:rsidR="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blanco</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:firstLine="340"/>
+      <w:r w:rsidR="00B574AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B574AA" w:rsidRPr="00AB0B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Texto:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B574AA" w:rsidRPr="00AB0B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fuente 10pts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9F9021" w14:textId="32BE6E8B" w:rsidR="00C8477A" w:rsidRPr="00B574AA" w:rsidRDefault="008B26D4" w:rsidP="00AB0B9C">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E311F">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB0B9C">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Proin pharetra nonummy pede. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0B9C">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suspendisse dui purus, scelerisque at, vulputate vitae, pretium mattis, nunc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">Mauris eget neque at sem venenatis eleifend. Ut nonummy. Fusce aliquet pede non pede. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. </w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67691695" w14:textId="0FB1B140" w:rsidR="00C8477A" w:rsidRPr="00641389" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
@@ -1471,181 +1511,181 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D75694" w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D75694" w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>blanco</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3FEF85E0" w14:textId="6357940C" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
+    <w:p w14:paraId="3FEF85E0" w14:textId="6357940C" w:rsidR="00C8477A" w:rsidRPr="00BA0169" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="00C8477A" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C8477A" w:rsidRPr="005E311F">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>suspendisse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>purus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>scelerisque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vitae; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pretium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C13D0B" w:rsidRPr="005E311F">
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mattis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="03719C4A" w14:textId="77777777" w:rsidR="00664E8E" w:rsidRPr="005E311F" w:rsidRDefault="00664E8E" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="367DFDF4" w14:textId="796BFED9" w:rsidR="00C8477A" w:rsidRPr="00641389" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
@@ -1901,79 +1941,88 @@
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005AFAC0" w14:textId="50269A53" w:rsidR="008B26D4" w:rsidRPr="00D75694" w:rsidRDefault="00C13D0B" w:rsidP="00C13D0B">
       <w:pPr>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">Fusce aliquet pede non pede. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13D0B">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Fusce aliquet pede non pede. </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Nunc ac magna. Maecenas odio dolor, vulputate vel, auctor ac, accumsan id, felis. </w:t>
+        <w:t xml:space="preserve">egestas. Nunc ac magna. Maecenas odio dolor, vulputate vel, auctor ac, accumsan id, felis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pellentesque cursus sagittis felis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBFB8E4" w14:textId="03E105E5" w:rsidR="00C13D0B" w:rsidRPr="00D75694" w:rsidRDefault="00C13D0B" w:rsidP="00C13D0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
@@ -2418,105 +2467,96 @@
       <w:pPr>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proin pharetra nonummy pede. Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. Suspendisse dui </w:t>
+        <w:t>Proin pharetra nonummy pede. Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. Suspendisse dui purus, scelerisque at, vulputate vitae, pretium mattis, nunc. Mauris eget neque at sem venenatis eleifend. Ut nonummy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunc viverra imperdiet enim. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A122B4" w14:textId="012915E1" w:rsidR="00C13D0B" w:rsidRPr="00D75694" w:rsidRDefault="00C13D0B" w:rsidP="00C13D0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>purus, scelerisque at, vulputate vitae, pretium mattis, nunc. Mauris eget neque at sem venenatis eleifend. Ut nonummy</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>línea en</w:t>
       </w:r>
       <w:r w:rsidR="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blanco.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
@@ -2881,291 +2921,282 @@
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Proin pharetra nonummy pede. Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. Suspendisse dui purus, scelerisque at, vulputate vitae, pretium mattis, nunc. Mauris eget neque at sem venenatis eleifend. Ut nonummy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar </w:t>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266632">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nunc viverra imperdiet enim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669BF528" w14:textId="2B90F0AE" w:rsidR="00664E8E" w:rsidRPr="00266632" w:rsidRDefault="00D75694" w:rsidP="00664E8E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>línea en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5E4327" w14:textId="01CC4448" w:rsidR="00664E8E" w:rsidRPr="00641389" w:rsidRDefault="00664E8E" w:rsidP="00664E8E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Flechas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1pto. Color: Gris, 50%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D42E4AA" w14:textId="1CB3AF59" w:rsidR="00664E8E" w:rsidRPr="00641389" w:rsidRDefault="00641389" w:rsidP="00664E8E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00664E8E" w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00281786">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>en las</w:t>
+      </w:r>
+      <w:r w:rsidR="00664E8E" w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00664E8E" w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>iguras:</w:t>
+      </w:r>
+      <w:r w:rsidR="00664E8E" w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="00664E8E" w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10pts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4B421F" w14:textId="77777777" w:rsidR="00664E8E" w:rsidRPr="00664E8E" w:rsidRDefault="00664E8E" w:rsidP="00664E8E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664E8E">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
-[...229 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF0ED07" wp14:editId="51C20513">
             <wp:extent cx="4280535" cy="641985"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="image2.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4280535" cy="641985"/>
                     </a:xfrm>
@@ -3266,119 +3297,163 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00664E8E">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. Proceso de ‘desentencialización’ (Fuente: Lehmann, 1988)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DFF7A5" w14:textId="77777777" w:rsidR="00664E8E" w:rsidRDefault="00664E8E" w:rsidP="0036428A">
-[...2 lines deleted...]
-          <w:noProof/>
+    <w:p w14:paraId="4B0AC09B" w14:textId="77777777" w:rsidR="002101A7" w:rsidRPr="00266632" w:rsidRDefault="002101A7" w:rsidP="002101A7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:noProof/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7F36715D" w14:textId="2B9F024F" w:rsidR="00664E8E" w:rsidRPr="00641389" w:rsidRDefault="00664E8E" w:rsidP="00664E8E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>línea en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A50590B" w14:textId="7DE8F64F" w:rsidR="0036428A" w:rsidRPr="00B574AA" w:rsidRDefault="002101A7" w:rsidP="002101A7">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4632">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F36715D" w14:textId="285B358F" w:rsidR="00664E8E" w:rsidRPr="00641389" w:rsidRDefault="002101A7" w:rsidP="00664E8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00641389">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00664E8E" w:rsidRPr="00641389">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:noProof/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>línea</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> en</w:t>
+        <w:t>línea en</w:t>
       </w:r>
       <w:r w:rsidR="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blanco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A8023B" w14:textId="77777777" w:rsidR="00664E8E" w:rsidRPr="00641389" w:rsidRDefault="00664E8E" w:rsidP="00664E8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
         <w:rPr>
@@ -5142,54 +5217,54 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>shamu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005E311F">
+      <w:r w:rsidRPr="00002D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>pti</w:t>
       </w:r>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>-n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -5252,54 +5327,54 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>venir-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00201CD6">
+      <w:r w:rsidRPr="00002D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DISC-POS</w:t>
       </w:r>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.3SG</w:t>
       </w:r>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>ir-2SG</w:t>
       </w:r>
@@ -5465,54 +5540,54 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>miku-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00201CD6">
+      <w:r w:rsidRPr="00002D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>shpa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -5539,54 +5614,54 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="794" w:right="340" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>comer-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00201CD6">
+      <w:r w:rsidRPr="00002D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CONT</w:t>
       </w:r>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>ir-2SG</w:t>
       </w:r>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -7209,133 +7284,132 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>). Editorial. https://doi.org/xxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00201CD6" w:rsidRPr="00770439" w:rsidSect="00FE67DB">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="9072" w:h="13325"/>
       <w:pgMar w:top="1644" w:right="851" w:bottom="1361" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D8A4C45" w14:textId="77777777" w:rsidR="00B436C2" w:rsidRDefault="00B436C2" w:rsidP="008B26D4">
+    <w:p w14:paraId="1FA90D5F" w14:textId="77777777" w:rsidR="005B6230" w:rsidRDefault="005B6230" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DE77195" w14:textId="77777777" w:rsidR="00B436C2" w:rsidRDefault="00B436C2" w:rsidP="008B26D4">
+    <w:p w14:paraId="51849B2D" w14:textId="77777777" w:rsidR="005B6230" w:rsidRDefault="005B6230" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
-    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="692B3DC2" w14:textId="77777777" w:rsidR="00B436C2" w:rsidRDefault="00B436C2" w:rsidP="008B26D4">
+    <w:p w14:paraId="0C0C3861" w14:textId="77777777" w:rsidR="005B6230" w:rsidRDefault="005B6230" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="398D5A17" w14:textId="77777777" w:rsidR="00B436C2" w:rsidRDefault="00B436C2" w:rsidP="008B26D4">
+    <w:p w14:paraId="403E752A" w14:textId="77777777" w:rsidR="005B6230" w:rsidRDefault="005B6230" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="20F4D697" w14:textId="66416694" w:rsidR="00C13D0B" w:rsidRPr="00C13D0B" w:rsidRDefault="00C13D0B" w:rsidP="00C13D0B">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
@@ -7625,123 +7699,137 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>. Interlineado 1,15.</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC0635">
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Alineación: Justificado.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA291B"/>
+    <w:rsid w:val="00002D2C"/>
     <w:rsid w:val="00004B5A"/>
     <w:rsid w:val="0000765F"/>
     <w:rsid w:val="000716C1"/>
+    <w:rsid w:val="00101E15"/>
     <w:rsid w:val="001266C0"/>
     <w:rsid w:val="001F477C"/>
     <w:rsid w:val="00201CD6"/>
+    <w:rsid w:val="002101A7"/>
     <w:rsid w:val="00255555"/>
     <w:rsid w:val="00266632"/>
     <w:rsid w:val="00281786"/>
     <w:rsid w:val="002B60E3"/>
+    <w:rsid w:val="00336BF7"/>
     <w:rsid w:val="0036428A"/>
     <w:rsid w:val="003F454E"/>
     <w:rsid w:val="004274D2"/>
     <w:rsid w:val="00452464"/>
+    <w:rsid w:val="005B6230"/>
     <w:rsid w:val="005B66FC"/>
     <w:rsid w:val="005E311F"/>
     <w:rsid w:val="006066CA"/>
     <w:rsid w:val="00613513"/>
     <w:rsid w:val="00623EE4"/>
     <w:rsid w:val="00641389"/>
     <w:rsid w:val="00664E8E"/>
+    <w:rsid w:val="00667D5D"/>
     <w:rsid w:val="00695657"/>
     <w:rsid w:val="006B5168"/>
     <w:rsid w:val="006D75C6"/>
     <w:rsid w:val="006E583C"/>
     <w:rsid w:val="00744404"/>
     <w:rsid w:val="00770439"/>
     <w:rsid w:val="00784705"/>
     <w:rsid w:val="00800459"/>
     <w:rsid w:val="00854CB2"/>
     <w:rsid w:val="008B26D4"/>
+    <w:rsid w:val="00A1319A"/>
     <w:rsid w:val="00A526EB"/>
     <w:rsid w:val="00A85633"/>
+    <w:rsid w:val="00AB0B9C"/>
+    <w:rsid w:val="00AB141B"/>
     <w:rsid w:val="00AC0656"/>
     <w:rsid w:val="00B118BD"/>
     <w:rsid w:val="00B436C2"/>
+    <w:rsid w:val="00B574AA"/>
+    <w:rsid w:val="00BA0169"/>
     <w:rsid w:val="00BC4261"/>
     <w:rsid w:val="00BD053B"/>
     <w:rsid w:val="00BD4632"/>
     <w:rsid w:val="00C13D0B"/>
     <w:rsid w:val="00C20AB4"/>
     <w:rsid w:val="00C8477A"/>
+    <w:rsid w:val="00CB54FC"/>
     <w:rsid w:val="00D020B8"/>
+    <w:rsid w:val="00D2323E"/>
     <w:rsid w:val="00D27087"/>
+    <w:rsid w:val="00D33C73"/>
     <w:rsid w:val="00D464B2"/>
     <w:rsid w:val="00D700E7"/>
     <w:rsid w:val="00D75694"/>
+    <w:rsid w:val="00D82A3E"/>
     <w:rsid w:val="00DA3B6C"/>
     <w:rsid w:val="00DC0635"/>
     <w:rsid w:val="00E02FBB"/>
     <w:rsid w:val="00EA5136"/>
     <w:rsid w:val="00EE23F2"/>
     <w:rsid w:val="00F33735"/>
     <w:rsid w:val="00F95BBA"/>
     <w:rsid w:val="00FA291B"/>
     <w:rsid w:val="00FE67DB"/>
     <w:rsid w:val="00FF50CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
@@ -9124,55 +9212,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10366</Characters>
+  <Pages>8</Pages>
+  <Words>1930</Words>
+  <Characters>10620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12226</CharactersWithSpaces>
+  <CharactersWithSpaces>12525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>