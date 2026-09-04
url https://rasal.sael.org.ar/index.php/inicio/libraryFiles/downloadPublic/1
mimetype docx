--- v4 (2026-08-14)
+++ v5 (2026-09-04)
@@ -26,104 +26,113 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="403186FF" w14:textId="120239FF" w:rsidR="00E02FBB" w:rsidRPr="00641389" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Utilizar este archivo para desarrollar el artículo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24504FD9" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="24504FD9" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="00A3423A" w:rsidRDefault="00FA291B" w:rsidP="003D4C0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Caslon Text" w:hAnsi="Libre Caslon Text"/>
           <w:b/>
+          <w:spacing w:val="8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E311F">
-        <w:rPr>
+      <w:r w:rsidRPr="00A3423A">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Caslon Text" w:hAnsi="Libre Caslon Text"/>
           <w:b/>
+          <w:spacing w:val="8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RASAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3813FD97" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
+    <w:p w14:paraId="3813FD97" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="00543F7E" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Libre Caslon Text" w:hAnsi="Libre Caslon Text"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3423A">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Caslon Text" w:hAnsi="Libre Caslon Text"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">LINGÜÍSTICA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F467D0" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00DC0635">
+    <w:p w14:paraId="71F467D0" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="00A3423A" w:rsidRDefault="00FA291B" w:rsidP="00A3423A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Libre Caslon Text" w:hAnsi="Libre Caslon Text"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3423A">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Caslon Text" w:hAnsi="Libre Caslon Text"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2020:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483F8E39" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="483F8E39" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00A3423A">
+      <w:pPr>
+        <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Recibido:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493FFDB1" w14:textId="0C89DFD0" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
@@ -144,51 +153,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570B0034" w14:textId="77777777" w:rsidR="00FA291B" w:rsidRPr="005E311F" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ARK: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C13A8D9" w14:textId="55044096" w:rsidR="00FA291B" w:rsidRPr="00D75694" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
+    <w:p w14:paraId="5C13A8D9" w14:textId="02E1CBF1" w:rsidR="00FA291B" w:rsidRPr="00D75694" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>línea en</w:t>
@@ -206,196 +215,205 @@
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Título:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 14pts., </w:t>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3925">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pts., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:smallCaps/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>versal</w:t>
       </w:r>
       <w:r w:rsidR="00BD4632" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:smallCaps/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itas</w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7941847D" w14:textId="7D45B1C9" w:rsidR="00FA291B" w:rsidRPr="00BD4632" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
+    <w:p w14:paraId="7941847D" w14:textId="7D45B1C9" w:rsidR="00FA291B" w:rsidRPr="004D3925" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:smallCaps/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3925">
         <w:rPr>
           <w:smallCaps/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00BD4632" w:rsidRPr="00BD4632">
+      <w:r w:rsidR="00BD4632" w:rsidRPr="004D3925">
         <w:rPr>
           <w:smallCaps/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00BD4632">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ítulo en español o portugués</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6184B2AF" w14:textId="4BDB482F" w:rsidR="00FA291B" w:rsidRPr="0036428A" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036428A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>línea en</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC7C668" w14:textId="5647C897" w:rsidR="00FA291B" w:rsidRPr="004D3925" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
+      <w:pPr>
         <w:rPr>
           <w:smallCaps/>
-          <w:noProof/>
-[...44 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3925">
         <w:rPr>
           <w:smallCaps/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4632" w:rsidRPr="004D3925">
         <w:rPr>
           <w:smallCaps/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00BD4632">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ítulo en </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B9C" w:rsidRPr="004D3925">
         <w:rPr>
           <w:smallCaps/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00AB0B9C">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4632" w:rsidRPr="004D3925">
         <w:rPr>
           <w:smallCaps/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>nglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D134DAA" w14:textId="64023640" w:rsidR="00FA291B" w:rsidRPr="00641389" w:rsidRDefault="00FA291B" w:rsidP="00C8477A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="005E311F" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -831,868 +849,726 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>pts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D11ACBA" w14:textId="6B2DA5D9" w:rsidR="00C8477A" w:rsidRPr="00B574AA" w:rsidRDefault="008B26D4" w:rsidP="00AB0B9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0B9C">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Proin pharetra nonummy pede. </w:t>
       </w:r>
+      <w:r w:rsidRPr="001472CC">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mauris et orci. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001472CC">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suspendisse dui purus, scelerisque at, vulputate vitae, pretium mattis, nunc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mauris eget neque at sem venenatis eleifend. Ut nonummy. Fusce aliquet pede non pede. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A490D79" w14:textId="5A7758C7" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694" w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>línea en blanco.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10pts., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:smallCaps/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>versales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pts., minúsculas</w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sin punto final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F968957" w14:textId="0C4D5A52" w:rsidR="00C8477A" w:rsidRPr="00B574AA" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>suspendisse dui purus; scelerisque; vulputate vitae; pretium; mattis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1F92CA" w14:textId="34ECA491" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>línea</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blanco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4F3475" w14:textId="77777777" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9C6DFC" w14:textId="6C2267EC" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bstract </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:smallCaps/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00641389" w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11pts,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4632" w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:smallCaps/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> versalitas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305ABC2A" w14:textId="0C276E1B" w:rsidR="00B574AA" w:rsidRPr="00AB0B9C" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>línea en</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blanco</w:t>
+      </w:r>
+      <w:r w:rsidR="00B574AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B574AA" w:rsidRPr="00AB0B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Texto:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B574AA" w:rsidRPr="00AB0B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fuente 10pts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9F9021" w14:textId="32BE6E8B" w:rsidR="00C8477A" w:rsidRPr="00B574AA" w:rsidRDefault="008B26D4" w:rsidP="00AB0B9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AB0B9C">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Proin pharetra nonummy pede. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001472CC">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mauris et orci. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B574AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001472CC">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Suspendisse dui purus, scelerisque at, vulputate vitae, pretium mattis, nunc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mauris eget neque at sem venenatis eleifend. Ut nonummy. Fusce aliquet pede non pede. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien</w:t>
       </w:r>
       <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A490D79" w14:textId="37BCBCE5" w:rsidR="00C8477A" w:rsidRPr="005E311F" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
+    <w:p w14:paraId="67691695" w14:textId="208DBA9C" w:rsidR="00C8477A" w:rsidRPr="001472CC" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E311F">
-[...5 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="001472CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidR="00D75694" w:rsidRPr="005E311F">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="00D75694">
+      <w:r w:rsidR="00D75694" w:rsidRPr="001472CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>línea en blanco</w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC" w:rsidRPr="001472CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Palabras clave:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D75694">
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC" w:rsidRPr="00D75694">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10pts., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75694">
+      <w:r w:rsidR="001472CC" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:smallCaps/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>versales</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75694">
+      <w:r w:rsidR="001472CC" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E311F">
+      <w:r w:rsidR="001472CC" w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto: </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E311F">
+      <w:r w:rsidR="001472CC" w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00BA0169">
-[...18 lines deleted...]
-    <w:p w14:paraId="2F968957" w14:textId="0C4D5A52" w:rsidR="00C8477A" w:rsidRPr="00B574AA" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
+      <w:r w:rsidR="001472CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC" w:rsidRPr="005E311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pts., minúsculas</w:t>
+      </w:r>
+      <w:r w:rsidR="001472CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, sin punto final</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEF85E0" w14:textId="6357940C" w:rsidR="00C8477A" w:rsidRPr="00BA0169" w:rsidRDefault="001F477C" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B574AA">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>P</w:t>
+        <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>alabras clave:</w:t>
+        <w:t>eywords</w:t>
       </w:r>
       <w:r w:rsidR="00C8477A" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:r w:rsidR="00C13D0B" w:rsidRPr="00B574AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>suspendisse</w:t>
-[...574 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>suspendisse dui purus; scelerisque; vulputate vitae; pretium; mattis</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="03719C4A" w14:textId="77777777" w:rsidR="00664E8E" w:rsidRPr="005E311F" w:rsidRDefault="00664E8E" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="367DFDF4" w14:textId="796BFED9" w:rsidR="00C8477A" w:rsidRPr="00641389" w:rsidRDefault="00C8477A" w:rsidP="00C8477A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1968,61 +1844,61 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula. Donec hendrerit, felis et imperdiet euismod, purus ipsum pretium metus, in lacinia nulla nisl eget sapien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Donec ut est in lectus consequat consequat. Etiam eget dui. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aliquam erat volutpat. Sed at lorem in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis </w:t>
+        <w:t xml:space="preserve">Aliquam erat volutpat. Sed at lorem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">egestas. Nunc ac magna. Maecenas odio dolor, vulputate vel, auctor ac, accumsan id, felis. </w:t>
+        <w:t xml:space="preserve">in nunc porta tristique. Proin nec augue. Quisque aliquam tempor magna. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Nunc ac magna. Maecenas odio dolor, vulputate vel, auctor ac, accumsan id, felis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pellentesque cursus sagittis felis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBFB8E4" w14:textId="03E105E5" w:rsidR="00C13D0B" w:rsidRPr="00D75694" w:rsidRDefault="00C13D0B" w:rsidP="00C13D0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
@@ -2485,78 +2361,87 @@
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Proin pharetra nonummy pede. Mauris et orci. Aenean nec lorem. In porttitor. Donec laoreet nonummy augue. Suspendisse dui purus, scelerisque at, vulputate vitae, pretium mattis, nunc. Mauris eget neque at sem venenatis eleifend. Ut nonummy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13D0B">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc viverra imperdiet enim. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A122B4" w14:textId="012915E1" w:rsidR="00C13D0B" w:rsidRPr="00D75694" w:rsidRDefault="00C13D0B" w:rsidP="00C13D0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D75694" w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>línea en</w:t>
       </w:r>
       <w:r w:rsidR="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blanco.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D75694">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
@@ -3040,50 +2925,51 @@
         <w:t xml:space="preserve"> 1pto. Color: Gris, 50%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D42E4AA" w14:textId="1CB3AF59" w:rsidR="00664E8E" w:rsidRPr="00641389" w:rsidRDefault="00641389" w:rsidP="00664E8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidR="00664E8E" w:rsidRPr="00641389">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00281786">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>en las</w:t>
@@ -3152,51 +3038,50 @@
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10pts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4B421F" w14:textId="77777777" w:rsidR="00664E8E" w:rsidRPr="00664E8E" w:rsidRDefault="00664E8E" w:rsidP="00664E8E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664E8E">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF0ED07" wp14:editId="51C20513">
             <wp:extent cx="4280535" cy="641985"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="image2.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4280535" cy="641985"/>
                     </a:xfrm>
@@ -5192,134 +5077,107 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="794" w:right="340" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>shamu</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>shamu-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00002D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>pti</w:t>
       </w:r>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>-n</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>li-nki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E311F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="748CC32F" w14:textId="77777777" w:rsidR="00201CD6" w:rsidRPr="00201CD6" w:rsidRDefault="00201CD6" w:rsidP="00201CD6">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="794" w:right="340" w:hanging="454"/>
         <w:jc w:val="both"/>
@@ -5478,146 +5336,114 @@
         <w:ind w:left="794" w:right="340" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> de Cajamarca (Cerrón-Palomino, 2003, p. 211)</w:t>
+        <w:t>Quechua de Cajamarca (Cerrón-Palomino, 2003, p. 211)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BAAF07" w14:textId="77777777" w:rsidR="00201CD6" w:rsidRPr="00201CD6" w:rsidRDefault="00201CD6" w:rsidP="00201CD6">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="794" w:right="340" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>miku-</w:t>
       </w:r>
       <w:r w:rsidRPr="00002D2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>shpa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>ri-nki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00201CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD9672D" w14:textId="77777777" w:rsidR="00201CD6" w:rsidRPr="00201CD6" w:rsidRDefault="00201CD6" w:rsidP="00201CD6">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="794" w:right="340" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6551,63 +6377,61 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1 primera persona; 2 segunda persona; 3 tercera persona; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>abl</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ablativo; </w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>ac</w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -6616,219 +6440,187 @@
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> acusativo; </w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>ad</w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> aditivo; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>advr</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> adverbializador; </w:t>
+      </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>ant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> anterior; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>apl</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> aplicativo; </w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>ben</w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> benefactivo; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>caus</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> causativo; </w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>causa</w:t>
       </w:r>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> causal; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00266632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> comitativo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CF3BBB" w14:textId="77777777" w:rsidR="00201CD6" w:rsidRPr="00266632" w:rsidRDefault="00201CD6" w:rsidP="00664E8E">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
@@ -7243,102 +7035,80 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>Apellido, A. y Apellido, B. (año). Título del capítulo. En N. Apellido (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00770439">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>Título del libro</w:t>
       </w:r>
       <w:r w:rsidRPr="00770439">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pp. </w:t>
-[...21 lines deleted...]
-        <w:t>). Editorial. https://doi.org/xxxxxxxxx</w:t>
+        <w:t> (pp. xx-xx). Editorial. https://doi.org/xxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00201CD6" w:rsidRPr="00770439" w:rsidSect="00FE67DB">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="9072" w:h="13325"/>
       <w:pgMar w:top="1644" w:right="851" w:bottom="1361" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FA90D5F" w14:textId="77777777" w:rsidR="005B6230" w:rsidRDefault="005B6230" w:rsidP="008B26D4">
+    <w:p w14:paraId="73F4C6C6" w14:textId="77777777" w:rsidR="002913A1" w:rsidRDefault="002913A1" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51849B2D" w14:textId="77777777" w:rsidR="005B6230" w:rsidRDefault="005B6230" w:rsidP="008B26D4">
+    <w:p w14:paraId="48727360" w14:textId="77777777" w:rsidR="002913A1" w:rsidRDefault="002913A1" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7349,291 +7119,108 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Libre Caslon Text">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C0C3861" w14:textId="77777777" w:rsidR="005B6230" w:rsidRDefault="005B6230" w:rsidP="008B26D4">
+    <w:p w14:paraId="4A104AA8" w14:textId="77777777" w:rsidR="002913A1" w:rsidRDefault="002913A1" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="403E752A" w14:textId="77777777" w:rsidR="005B6230" w:rsidRDefault="005B6230" w:rsidP="008B26D4">
+    <w:p w14:paraId="035981A4" w14:textId="77777777" w:rsidR="002913A1" w:rsidRDefault="002913A1" w:rsidP="008B26D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="20F4D697" w14:textId="66416694" w:rsidR="00C13D0B" w:rsidRPr="00C13D0B" w:rsidRDefault="00C13D0B" w:rsidP="00C13D0B">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Fusce aliquet pede non pede. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C13D0B">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...54 lines deleted...]
-        <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Suspendisse</w:t>
-[...132 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Suspendisse dapibus lorem pellentesque magna. Integer nulla. Donec blandit feugiat ligula.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A2D8CF0" w14:textId="77777777" w:rsidR="00EA5136" w:rsidRPr="00DC0635" w:rsidRDefault="00EA5136" w:rsidP="00EA5136">
     <w:pPr>
       <w:pStyle w:val="LO-normal"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC0635">
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
@@ -7659,168 +7246,169 @@
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Márgenes: Superior 2,9 cm. / Inferior 2,4 cm. / Izquierdo y derecho: 1,5 cm.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70F64602" w14:textId="037DD83B" w:rsidR="00EA5136" w:rsidRPr="00EA5136" w:rsidRDefault="00EA5136" w:rsidP="00EA5136">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC0635">
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Tipografía general: Times New </w:t>
+      <w:t>Tipografía general: Times New Roman</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>. Interlineado 1,15.</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC0635">
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="3C78D8"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Alineación: Justificado.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA291B"/>
     <w:rsid w:val="00002D2C"/>
     <w:rsid w:val="00004B5A"/>
     <w:rsid w:val="0000765F"/>
     <w:rsid w:val="000716C1"/>
     <w:rsid w:val="00101E15"/>
     <w:rsid w:val="001266C0"/>
+    <w:rsid w:val="001472CC"/>
+    <w:rsid w:val="001807C0"/>
     <w:rsid w:val="001F477C"/>
     <w:rsid w:val="00201CD6"/>
     <w:rsid w:val="002101A7"/>
     <w:rsid w:val="00255555"/>
     <w:rsid w:val="00266632"/>
     <w:rsid w:val="00281786"/>
+    <w:rsid w:val="002913A1"/>
     <w:rsid w:val="002B60E3"/>
     <w:rsid w:val="00336BF7"/>
     <w:rsid w:val="0036428A"/>
+    <w:rsid w:val="003D4C0E"/>
+    <w:rsid w:val="003D5082"/>
     <w:rsid w:val="003F454E"/>
     <w:rsid w:val="004274D2"/>
     <w:rsid w:val="00452464"/>
+    <w:rsid w:val="00462B8F"/>
+    <w:rsid w:val="004D3925"/>
+    <w:rsid w:val="004F3D43"/>
+    <w:rsid w:val="00543F7E"/>
     <w:rsid w:val="005B6230"/>
     <w:rsid w:val="005B66FC"/>
     <w:rsid w:val="005E311F"/>
     <w:rsid w:val="006066CA"/>
     <w:rsid w:val="00613513"/>
     <w:rsid w:val="00623EE4"/>
     <w:rsid w:val="00641389"/>
     <w:rsid w:val="00664E8E"/>
     <w:rsid w:val="00667D5D"/>
     <w:rsid w:val="00695657"/>
     <w:rsid w:val="006B5168"/>
     <w:rsid w:val="006D75C6"/>
     <w:rsid w:val="006E583C"/>
     <w:rsid w:val="00744404"/>
     <w:rsid w:val="00770439"/>
     <w:rsid w:val="00784705"/>
     <w:rsid w:val="00800459"/>
     <w:rsid w:val="00854CB2"/>
     <w:rsid w:val="008B26D4"/>
+    <w:rsid w:val="008F791C"/>
     <w:rsid w:val="00A1319A"/>
+    <w:rsid w:val="00A3423A"/>
     <w:rsid w:val="00A526EB"/>
     <w:rsid w:val="00A85633"/>
     <w:rsid w:val="00AB0B9C"/>
     <w:rsid w:val="00AB141B"/>
     <w:rsid w:val="00AC0656"/>
     <w:rsid w:val="00B118BD"/>
     <w:rsid w:val="00B436C2"/>
     <w:rsid w:val="00B574AA"/>
     <w:rsid w:val="00BA0169"/>
     <w:rsid w:val="00BC4261"/>
     <w:rsid w:val="00BD053B"/>
     <w:rsid w:val="00BD4632"/>
+    <w:rsid w:val="00BF7BEA"/>
     <w:rsid w:val="00C13D0B"/>
     <w:rsid w:val="00C20AB4"/>
     <w:rsid w:val="00C8477A"/>
+    <w:rsid w:val="00CB514A"/>
     <w:rsid w:val="00CB54FC"/>
     <w:rsid w:val="00D020B8"/>
     <w:rsid w:val="00D2323E"/>
     <w:rsid w:val="00D27087"/>
     <w:rsid w:val="00D33C73"/>
     <w:rsid w:val="00D464B2"/>
     <w:rsid w:val="00D700E7"/>
     <w:rsid w:val="00D75694"/>
     <w:rsid w:val="00D82A3E"/>
     <w:rsid w:val="00DA3B6C"/>
     <w:rsid w:val="00DC0635"/>
     <w:rsid w:val="00E02FBB"/>
     <w:rsid w:val="00EA5136"/>
     <w:rsid w:val="00EE23F2"/>
     <w:rsid w:val="00F33735"/>
     <w:rsid w:val="00F95BBA"/>
     <w:rsid w:val="00FA291B"/>
     <w:rsid w:val="00FE67DB"/>
     <w:rsid w:val="00FF50CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -9213,69 +8801,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1930</Words>
-  <Characters>10620</Characters>
+  <Words>1944</Words>
+  <Characters>10694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
+  <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12525</CharactersWithSpaces>
+  <CharactersWithSpaces>12613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>